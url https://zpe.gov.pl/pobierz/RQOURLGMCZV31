--- v0 (2026-04-29)
+++ v1 (2026-10-23)
@@ -1,105 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11490"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11490" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="PKN Orlen" sheetId="1" r:id="rId1"/>
     <sheet name="PKO BP" sheetId="2" r:id="rId2"/>
-    <sheet name="CD Project" sheetId="3" r:id="rId3"/>
+    <sheet name="CD Projekt" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="10">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Spółka</t>
   </si>
   <si>
     <t>Cena Otwarcia</t>
   </si>
   <si>
     <t>Cena Zamknięcia</t>
   </si>
   <si>
     <t>Najwyższa Cena</t>
   </si>
   <si>
     <t>Najniższa Cena</t>
   </si>
   <si>
     <t>Wolumen Obrotu</t>
   </si>
   <si>
     <t>PKN Orlen</t>
   </si>
   <si>
     <t>PKO BP</t>
   </si>
   <si>
     <t>CD Projekt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
@@ -180,118 +175,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -423,443 +416,443 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...126 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="18.28515625" style="3" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.81640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="15.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7">
       <c r="A2" s="3">
         <v>45383</v>
       </c>
       <c r="B2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" s="3">
         <v>45384</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" s="3">
         <v>45385</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" s="3">
         <v>45386</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" s="3">
         <v>45387</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" s="3">
         <v>45390</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" s="3">
         <v>45391</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" s="3">
         <v>45392</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" s="3">
         <v>45393</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" s="3">
         <v>45394</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="1" width="18.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.81640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7265625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="3">
+        <v>45383</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="3">
+        <v>45384</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="3">
+        <v>45385</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="3">
+        <v>45386</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="3">
+        <v>45387</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="3">
+        <v>45390</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="3">
+        <v>45391</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="3">
+        <v>45392</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="3">
+        <v>45393</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="3">
+        <v>45394</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G11"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="18.28515625" style="3" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.81640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="15.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7">
       <c r="A2" s="3">
         <v>45383</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7">
       <c r="A3" s="3">
         <v>45384</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7">
       <c r="A4" s="3">
         <v>45385</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7">
       <c r="A5" s="3">
         <v>45386</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7">
       <c r="A6" s="3">
         <v>45387</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7">
       <c r="A7" s="3">
         <v>45390</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7">
       <c r="A8" s="3">
         <v>45391</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7">
       <c r="A9" s="3">
         <v>45392</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7">
       <c r="A10" s="3">
         <v>45393</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7">
       <c r="A11" s="3">
         <v>45394</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>PKN Orlen</vt:lpstr>
       <vt:lpstr>PKO BP</vt:lpstr>
-      <vt:lpstr>CD Project</vt:lpstr>
+      <vt:lpstr>CD Projekt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>